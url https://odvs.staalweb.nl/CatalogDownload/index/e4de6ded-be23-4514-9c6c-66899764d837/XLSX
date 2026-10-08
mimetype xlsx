--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -66,384 +66,279 @@
   </si>
   <si>
     <t>KG
 per
 Stuks</t>
   </si>
   <si>
     <t>Bruto prijs per ST</t>
   </si>
   <si>
     <t>RVS 304 Lasbodem 17.2x 2</t>
   </si>
   <si>
     <t>0,01</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>RVS 304 Lasbodem 21.3x 2</t>
   </si>
   <si>
     <t>0,02</t>
   </si>
   <si>
-    <t>4,80</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 25x 2</t>
   </si>
   <si>
     <t>RVS 304 Lasbodem 30x2</t>
   </si>
   <si>
     <t>RVS 304 Lasbodem 26.9x 2</t>
   </si>
   <si>
-    <t>4,16</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 33.7x 2</t>
   </si>
   <si>
-    <t>4,90</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 38x 2</t>
   </si>
   <si>
     <t>0,03</t>
   </si>
   <si>
     <t>RVS 304 Lasbodem 42.4x 2</t>
   </si>
   <si>
     <t>0,04</t>
   </si>
   <si>
-    <t>6,13</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 48.3x 2</t>
   </si>
   <si>
     <t>0,05</t>
   </si>
   <si>
-    <t>7,35</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 54x 2</t>
   </si>
   <si>
     <t>0,06</t>
   </si>
   <si>
-    <t>7,89</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 60.3x 2</t>
   </si>
   <si>
     <t>0,08</t>
   </si>
   <si>
-    <t>8,91</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 60.3x 3</t>
   </si>
   <si>
     <t>0,12</t>
   </si>
   <si>
-    <t>11,94</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 76.1x 2</t>
   </si>
   <si>
     <t>0,13</t>
   </si>
   <si>
-    <t>12,05</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 76.1x 3</t>
   </si>
   <si>
     <t>0,20</t>
   </si>
   <si>
-    <t>16,70</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 84x 2</t>
   </si>
   <si>
-    <t>13,81</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 88.9x 2</t>
   </si>
   <si>
     <t>0,17</t>
   </si>
   <si>
-    <t>14,61</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 88.9x 3</t>
   </si>
   <si>
     <t>0,25</t>
   </si>
   <si>
-    <t>20,91</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 101,6 x 2</t>
   </si>
   <si>
     <t>0,19</t>
   </si>
   <si>
-    <t>20,06</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 104x 2</t>
   </si>
   <si>
-    <t>17,86</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 108x 2</t>
   </si>
   <si>
-    <t>20,75</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 114.3x 2</t>
   </si>
   <si>
-    <t>18,82</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 114.3x 3</t>
   </si>
   <si>
     <t>0,37</t>
   </si>
   <si>
-    <t>24,43</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 129x 2</t>
   </si>
   <si>
     <t>0,31</t>
   </si>
   <si>
-    <t>25,44</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 139.7x 2</t>
   </si>
   <si>
-    <t>24,82</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 139.7x 3</t>
   </si>
   <si>
     <t>0,53</t>
   </si>
   <si>
-    <t>35,04</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 154x 2</t>
   </si>
   <si>
     <t>0,44</t>
   </si>
   <si>
-    <t>32,40</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 156x 3</t>
   </si>
   <si>
     <t>0,76</t>
   </si>
   <si>
     <t>RVS 304 Lasbodem 168.3x 2</t>
   </si>
   <si>
     <t>0,52</t>
   </si>
   <si>
     <t>RVS 304 Lasbodem 168.3x 3</t>
   </si>
   <si>
     <t>0,78</t>
   </si>
   <si>
-    <t>48,09</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 204x 2</t>
   </si>
   <si>
     <t>0,75</t>
   </si>
   <si>
-    <t>48,52</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 206x 3</t>
   </si>
   <si>
     <t>1,13</t>
   </si>
   <si>
     <t>RVS 304 Lasbodem 219.1x 2</t>
   </si>
   <si>
     <t>0,85</t>
   </si>
   <si>
-    <t>57,12</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 219.1x 3</t>
   </si>
   <si>
     <t>1,27</t>
   </si>
   <si>
     <t>RVS 304 Lasbodem 254x 2</t>
   </si>
   <si>
     <t>1,08</t>
   </si>
   <si>
-    <t>74,70</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 256x 3</t>
   </si>
   <si>
     <t>1,62</t>
   </si>
   <si>
     <t>« Terug naar inhoudsopgave</t>
   </si>
   <si>
     <t>Pagina 2/5</t>
   </si>
   <si>
     <t>RVS 304 Lasbodem 273x 2</t>
   </si>
   <si>
     <t>1,31</t>
   </si>
   <si>
-    <t>85,97</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 273x 3</t>
   </si>
   <si>
     <t>1,97</t>
   </si>
   <si>
-    <t>104,20</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 304x 2</t>
   </si>
   <si>
     <t>1,65</t>
   </si>
   <si>
-    <t>87,69</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 306x 3</t>
   </si>
   <si>
     <t>2,47</t>
   </si>
   <si>
-    <t>109,40</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 323.9x 2</t>
   </si>
   <si>
     <t>1,81</t>
   </si>
   <si>
-    <t>107,52</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 323.9x 3</t>
   </si>
   <si>
     <t>2,72</t>
   </si>
   <si>
-    <t>133,89</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 355.6x 3</t>
   </si>
   <si>
     <t>3,52</t>
   </si>
   <si>
-    <t>167,08</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 406.4x 3</t>
   </si>
   <si>
     <t>4,52</t>
   </si>
   <si>
-    <t>211,52</t>
-[...1 lines deleted...]
-  <si>
     <t>RVS 304 Lasbodem 457x 3</t>
   </si>
   <si>
     <t>5,49</t>
-  </si>
-[...1 lines deleted...]
-    <t>291,36</t>
   </si>
   <si>
     <t>RVS 304 Lasbodem 508x 4</t>
   </si>
   <si>
     <t>8,02</t>
   </si>
   <si>
     <t>Pagina 3/5</t>
   </si>
   <si>
     <t>RVS 304 Lasbodem SCH 10S 1/2" - 21.34x 2.11 MM</t>
   </si>
   <si>
     <t>RVS 304 Lasbodem SCH 10S 3/4" - 26.67x 2.11 MM</t>
   </si>
   <si>
     <t xml:space="preserve">RVS 304 Lasbodem SCH 10S 1"  -  33.4x 2.77 MM</t>
   </si>
   <si>
     <t>0,09</t>
   </si>
   <si>
     <t xml:space="preserve">RVS 304 Lasbodem SCH 10S 1.1/4"  - 42.16x 2.77 MM</t>
   </si>
@@ -1382,524 +1277,524 @@
     </row>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="10"/>
       <c r="E7" s="11" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" ht="18" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="10"/>
       <c r="E8" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="F8" s="13" t="s">
-        <v>14</v>
+      <c r="F8" s="13">
+        <v>4.7999999999999998</v>
       </c>
     </row>
     <row r="9" ht="18" customHeight="1">
       <c r="A9" s="9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="10"/>
       <c r="E9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="9" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="10"/>
       <c r="E10" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" ht="18" customHeight="1">
       <c r="A11" s="9" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="10"/>
       <c r="E11" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="F11" s="13" t="s">
-        <v>18</v>
+      <c r="F11" s="13">
+        <v>4.1600000000000001</v>
       </c>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="10"/>
       <c r="E12" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="F12" s="13" t="s">
-        <v>20</v>
+      <c r="F12" s="13">
+        <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="9" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="10"/>
       <c r="E13" s="11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="1">
       <c r="A14" s="9" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="10"/>
       <c r="E14" s="11" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>21</v>
+      </c>
+      <c r="F14" s="13">
+        <v>6.1299999999999999</v>
       </c>
     </row>
     <row r="15" ht="18" customHeight="1">
       <c r="A15" s="9" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="10"/>
       <c r="E15" s="11" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>23</v>
+      </c>
+      <c r="F15" s="13">
+        <v>7.3499999999999996</v>
       </c>
     </row>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="9" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="10"/>
       <c r="E16" s="11" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>25</v>
+      </c>
+      <c r="F16" s="13">
+        <v>7.8899999999999997</v>
       </c>
     </row>
     <row r="17" ht="18" customHeight="1">
       <c r="A17" s="9" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="10"/>
       <c r="E17" s="11" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>27</v>
+      </c>
+      <c r="F17" s="13">
+        <v>8.9100000000000001</v>
       </c>
     </row>
     <row r="18" ht="18" customHeight="1">
       <c r="A18" s="9" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="10"/>
       <c r="E18" s="11" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>29</v>
+      </c>
+      <c r="F18" s="13">
+        <v>11.94</v>
       </c>
     </row>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="9" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="10"/>
       <c r="E19" s="11" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>31</v>
+      </c>
+      <c r="F19" s="13">
+        <v>12.050000000000001</v>
       </c>
     </row>
     <row r="20" ht="18" customHeight="1">
       <c r="A20" s="9" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="10"/>
       <c r="E20" s="11" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>33</v>
+      </c>
+      <c r="F20" s="13">
+        <v>16.699999999999999</v>
       </c>
     </row>
     <row r="21" ht="18" customHeight="1">
       <c r="A21" s="9" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="10"/>
       <c r="E21" s="11" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>31</v>
+      </c>
+      <c r="F21" s="13">
+        <v>13.810000000000001</v>
       </c>
     </row>
     <row r="22" ht="18" customHeight="1">
       <c r="A22" s="9" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="10"/>
       <c r="E22" s="11" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>36</v>
+      </c>
+      <c r="F22" s="13">
+        <v>14.609999999999999</v>
       </c>
     </row>
     <row r="23" ht="18" customHeight="1">
       <c r="A23" s="9" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="9"/>
       <c r="D23" s="10"/>
       <c r="E23" s="11" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>38</v>
+      </c>
+      <c r="F23" s="13">
+        <v>20.91</v>
       </c>
     </row>
     <row r="24" ht="18" customHeight="1">
       <c r="A24" s="9" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="10"/>
       <c r="E24" s="11" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>40</v>
+      </c>
+      <c r="F24" s="13">
+        <v>20.059999999999999</v>
       </c>
     </row>
     <row r="25" ht="18" customHeight="1">
       <c r="A25" s="9" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="B25" s="9"/>
       <c r="C25" s="9"/>
       <c r="D25" s="10"/>
       <c r="E25" s="11" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>40</v>
+      </c>
+      <c r="F25" s="13">
+        <v>17.859999999999999</v>
       </c>
     </row>
     <row r="26" ht="18" customHeight="1">
       <c r="A26" s="9" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="B26" s="9"/>
       <c r="C26" s="9"/>
       <c r="D26" s="10"/>
       <c r="E26" s="11" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>38</v>
+      </c>
+      <c r="F26" s="13">
+        <v>20.75</v>
       </c>
     </row>
     <row r="27" ht="18" customHeight="1">
       <c r="A27" s="9" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="B27" s="9"/>
       <c r="C27" s="9"/>
       <c r="D27" s="10"/>
       <c r="E27" s="11" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>38</v>
+      </c>
+      <c r="F27" s="13">
+        <v>18.82</v>
       </c>
     </row>
     <row r="28" ht="18" customHeight="1">
       <c r="A28" s="9" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="10"/>
       <c r="E28" s="11" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>45</v>
+      </c>
+      <c r="F28" s="13">
+        <v>24.43</v>
       </c>
     </row>
     <row r="29" ht="18" customHeight="1">
       <c r="A29" s="9" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="B29" s="9"/>
       <c r="C29" s="9"/>
       <c r="D29" s="10"/>
       <c r="E29" s="11" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>47</v>
+      </c>
+      <c r="F29" s="13">
+        <v>25.440000000000001</v>
       </c>
     </row>
     <row r="30" ht="18" customHeight="1">
       <c r="A30" s="9" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="10"/>
       <c r="E30" s="11" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>45</v>
+      </c>
+      <c r="F30" s="13">
+        <v>24.82</v>
       </c>
     </row>
     <row r="31" ht="18" customHeight="1">
       <c r="A31" s="9" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
       <c r="B31" s="9"/>
       <c r="C31" s="9"/>
       <c r="D31" s="10"/>
       <c r="E31" s="11" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>50</v>
+      </c>
+      <c r="F31" s="13">
+        <v>35.039999999999999</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="1">
       <c r="A32" s="9" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
       <c r="B32" s="9"/>
       <c r="C32" s="9"/>
       <c r="D32" s="10"/>
       <c r="E32" s="11" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>52</v>
+      </c>
+      <c r="F32" s="13">
+        <v>32.399999999999999</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="1">
       <c r="A33" s="9" t="s">
-        <v>75</v>
+        <v>53</v>
       </c>
       <c r="B33" s="9"/>
       <c r="C33" s="9"/>
       <c r="D33" s="10"/>
       <c r="E33" s="11" t="s">
-        <v>76</v>
+        <v>54</v>
       </c>
       <c r="F33" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" ht="18" customHeight="1">
       <c r="A34" s="9" t="s">
-        <v>77</v>
+        <v>55</v>
       </c>
       <c r="B34" s="9"/>
       <c r="C34" s="9"/>
       <c r="D34" s="10"/>
       <c r="E34" s="11" t="s">
-        <v>78</v>
+        <v>56</v>
       </c>
       <c r="F34" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" ht="18" customHeight="1">
       <c r="A35" s="9" t="s">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="B35" s="9"/>
       <c r="C35" s="9"/>
       <c r="D35" s="10"/>
       <c r="E35" s="11" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>58</v>
+      </c>
+      <c r="F35" s="13">
+        <v>48.090000000000003</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="1">
       <c r="A36" s="9" t="s">
-        <v>82</v>
+        <v>59</v>
       </c>
       <c r="B36" s="9"/>
       <c r="C36" s="9"/>
       <c r="D36" s="10"/>
       <c r="E36" s="11" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>60</v>
+      </c>
+      <c r="F36" s="13">
+        <v>48.520000000000003</v>
       </c>
     </row>
     <row r="37" ht="18" customHeight="1">
       <c r="A37" s="9" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="10"/>
       <c r="E37" s="11" t="s">
-        <v>86</v>
+        <v>62</v>
       </c>
       <c r="F37" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" ht="18" customHeight="1">
       <c r="A38" s="9" t="s">
-        <v>87</v>
+        <v>63</v>
       </c>
       <c r="B38" s="9"/>
       <c r="C38" s="9"/>
       <c r="D38" s="10"/>
       <c r="E38" s="11" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>64</v>
+      </c>
+      <c r="F38" s="13">
+        <v>57.119999999999997</v>
       </c>
     </row>
     <row r="39" ht="18" customHeight="1">
       <c r="A39" s="9" t="s">
-        <v>90</v>
+        <v>65</v>
       </c>
       <c r="B39" s="9"/>
       <c r="C39" s="9"/>
       <c r="D39" s="10"/>
       <c r="E39" s="11" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="F39" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" ht="18" customHeight="1">
       <c r="A40" s="9" t="s">
-        <v>92</v>
+        <v>67</v>
       </c>
       <c r="B40" s="9"/>
       <c r="C40" s="9"/>
       <c r="D40" s="10"/>
       <c r="E40" s="11" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>68</v>
+      </c>
+      <c r="F40" s="13">
+        <v>74.700000000000003</v>
       </c>
     </row>
     <row r="41" ht="18" customHeight="1">
       <c r="A41" s="9" t="s">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="B41" s="9"/>
       <c r="C41" s="9"/>
       <c r="D41" s="10"/>
       <c r="E41" s="11" t="s">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="F41" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" ht="6" customHeight="1"/>
     <row r="43" ht="7.5" customHeight="1"/>
     <row r="44" ht="12.75" customHeight="1">
       <c r="A44" s="14" t="s">
-        <v>97</v>
+        <v>71</v>
       </c>
       <c r="B44" s="15" t="s">
-        <v>98</v>
+        <v>72</v>
       </c>
       <c r="C44" s="15"/>
       <c r="D44" s="15"/>
       <c r="E44" s="15"/>
       <c r="F44" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="40">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A13:C13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A19:C19"/>
@@ -1948,187 +1843,187 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="42.71094" customWidth="1"/>
     <col min="2" max="2" width="26.42578" customWidth="1"/>
     <col min="3" max="3" width="2.855469" customWidth="1"/>
     <col min="4" max="4" width="7.855469" customWidth="1"/>
     <col min="5" max="5" width="9.285156" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="55.5" customHeight="1">
       <c r="A1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
       <c r="A2" s="9" t="s">
-        <v>99</v>
+        <v>73</v>
       </c>
       <c r="B2" s="9"/>
       <c r="C2" s="10"/>
       <c r="D2" s="11" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>74</v>
+      </c>
+      <c r="E2" s="13">
+        <v>85.969999999999999</v>
       </c>
     </row>
     <row r="3" ht="18" customHeight="1">
       <c r="A3" s="9" t="s">
-        <v>102</v>
+        <v>75</v>
       </c>
       <c r="B3" s="9"/>
       <c r="C3" s="10"/>
       <c r="D3" s="11" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>76</v>
+      </c>
+      <c r="E3" s="13">
+        <v>104.2</v>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="9" t="s">
-        <v>105</v>
+        <v>77</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="10"/>
       <c r="D4" s="11" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>78</v>
+      </c>
+      <c r="E4" s="13">
+        <v>87.689999999999998</v>
       </c>
     </row>
     <row r="5" ht="18" customHeight="1">
       <c r="A5" s="9" t="s">
-        <v>108</v>
+        <v>79</v>
       </c>
       <c r="B5" s="9"/>
       <c r="C5" s="10"/>
       <c r="D5" s="11" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>80</v>
+      </c>
+      <c r="E5" s="13">
+        <v>109.40000000000001</v>
       </c>
     </row>
     <row r="6" ht="18" customHeight="1">
       <c r="A6" s="9" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="B6" s="9"/>
       <c r="C6" s="10"/>
       <c r="D6" s="11" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>82</v>
+      </c>
+      <c r="E6" s="13">
+        <v>107.52</v>
       </c>
     </row>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="9" t="s">
-        <v>114</v>
+        <v>83</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="10"/>
       <c r="D7" s="11" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>84</v>
+      </c>
+      <c r="E7" s="13">
+        <v>133.88999999999999</v>
       </c>
     </row>
     <row r="8" ht="18" customHeight="1">
       <c r="A8" s="9" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="10"/>
       <c r="D8" s="11" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>86</v>
+      </c>
+      <c r="E8" s="13">
+        <v>167.08000000000001</v>
       </c>
     </row>
     <row r="9" ht="18" customHeight="1">
       <c r="A9" s="9" t="s">
-        <v>120</v>
+        <v>87</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="10"/>
       <c r="D9" s="11" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>88</v>
+      </c>
+      <c r="E9" s="13">
+        <v>211.52000000000001</v>
       </c>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="9" t="s">
-        <v>123</v>
+        <v>89</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="10"/>
       <c r="D10" s="11" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>90</v>
+      </c>
+      <c r="E10" s="13">
+        <v>291.36000000000001</v>
       </c>
     </row>
     <row r="11" ht="18" customHeight="1">
       <c r="A11" s="9" t="s">
-        <v>126</v>
+        <v>91</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="10"/>
       <c r="D11" s="11" t="s">
-        <v>127</v>
+        <v>92</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" ht="409.5" customHeight="1"/>
     <row r="13" ht="98.25" customHeight="1"/>
     <row r="14" ht="7.5" customHeight="1"/>
     <row r="15" ht="12.75" customHeight="1">
       <c r="A15" s="14" t="s">
-        <v>97</v>
+        <v>71</v>
       </c>
       <c r="B15" s="15" t="s">
-        <v>128</v>
+        <v>93</v>
       </c>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="B15:E15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A15" location="Inhoudsopgave!A1" display="« Terug naar inhoudsopgave"/>
   </hyperlinks>
   <pageMargins left="1" right="0.7701389" top="0.7701389" bottom="0.04027778" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
@@ -2178,252 +2073,252 @@
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
     </row>
     <row r="4" ht="0.75" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
     </row>
     <row r="5" ht="0.75" customHeight="1"/>
     <row r="6" ht="55.5" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="9" t="s">
-        <v>129</v>
+        <v>94</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="10"/>
       <c r="E7" s="11" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F7" s="13">
         <v>7.6200000000000001</v>
       </c>
     </row>
     <row r="8" ht="18" customHeight="1">
       <c r="A8" s="9" t="s">
-        <v>130</v>
+        <v>95</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="10"/>
       <c r="E8" s="11" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F8" s="13">
         <v>9.2200000000000006</v>
       </c>
     </row>
     <row r="9" ht="18" customHeight="1">
       <c r="A9" s="9" t="s">
-        <v>131</v>
+        <v>96</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="10"/>
       <c r="E9" s="11" t="s">
-        <v>132</v>
+        <v>97</v>
       </c>
       <c r="F9" s="13">
         <v>10.720000000000001</v>
       </c>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="9" t="s">
-        <v>133</v>
+        <v>98</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="10"/>
       <c r="E10" s="11" t="s">
-        <v>134</v>
+        <v>99</v>
       </c>
       <c r="F10" s="13">
         <v>13.01</v>
       </c>
     </row>
     <row r="11" ht="18" customHeight="1">
       <c r="A11" s="9" t="s">
-        <v>135</v>
+        <v>100</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="10"/>
       <c r="E11" s="11" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="F11" s="13">
         <v>14.140000000000001</v>
       </c>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="9" t="s">
-        <v>136</v>
+        <v>101</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="10"/>
       <c r="E12" s="11" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="F12" s="13">
         <v>13.07</v>
       </c>
     </row>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="9" t="s">
-        <v>137</v>
+        <v>102</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="10"/>
       <c r="E13" s="11" t="s">
-        <v>138</v>
+        <v>103</v>
       </c>
       <c r="F13" s="13">
         <v>15.630000000000001</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="1">
       <c r="A14" s="9" t="s">
-        <v>139</v>
+        <v>104</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="10"/>
       <c r="E14" s="11" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="F14" s="13">
         <v>22.93</v>
       </c>
     </row>
     <row r="15" ht="18" customHeight="1">
       <c r="A15" s="9" t="s">
-        <v>140</v>
+        <v>105</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="10"/>
       <c r="E15" s="11" t="s">
-        <v>141</v>
+        <v>106</v>
       </c>
       <c r="F15" s="13">
         <v>28.989999999999998</v>
       </c>
     </row>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="9" t="s">
-        <v>142</v>
+        <v>107</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="10"/>
       <c r="E16" s="11" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="F16" s="13">
         <v>46.270000000000003</v>
       </c>
     </row>
     <row r="17" ht="18" customHeight="1">
       <c r="A17" s="9" t="s">
-        <v>144</v>
+        <v>109</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="10"/>
       <c r="E17" s="11" t="s">
-        <v>145</v>
+        <v>110</v>
       </c>
       <c r="F17" s="13">
         <v>55.369999999999997</v>
       </c>
     </row>
     <row r="18" ht="18" customHeight="1">
       <c r="A18" s="9" t="s">
-        <v>146</v>
+        <v>111</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="10"/>
       <c r="E18" s="11" t="s">
-        <v>147</v>
+        <v>112</v>
       </c>
       <c r="F18" s="13">
         <v>97.319999999999993</v>
       </c>
     </row>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="9" t="s">
-        <v>148</v>
+        <v>113</v>
       </c>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="10"/>
       <c r="E19" s="11" t="s">
-        <v>149</v>
+        <v>114</v>
       </c>
       <c r="F19" s="13">
         <v>136.63</v>
       </c>
     </row>
     <row r="20" ht="18" customHeight="1">
       <c r="A20" s="9" t="s">
-        <v>150</v>
+        <v>115</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="10"/>
       <c r="E20" s="11" t="s">
-        <v>151</v>
+        <v>116</v>
       </c>
       <c r="F20" s="13">
         <v>241.91999999999999</v>
       </c>
     </row>
     <row r="21" ht="384" customHeight="1"/>
     <row r="22" ht="7.5" customHeight="1"/>
     <row r="23" ht="12.75" customHeight="1">
       <c r="A23" s="14" t="s">
-        <v>97</v>
+        <v>71</v>
       </c>
       <c r="B23" s="15" t="s">
-        <v>152</v>
+        <v>117</v>
       </c>
       <c r="C23" s="15"/>
       <c r="D23" s="15"/>
       <c r="E23" s="15"/>
       <c r="F23" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A13:C13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A19:C19"/>
@@ -2481,252 +2376,252 @@
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
     </row>
     <row r="4" ht="0.75" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
     </row>
     <row r="5" ht="0.75" customHeight="1"/>
     <row r="6" ht="55.5" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="9" t="s">
-        <v>153</v>
+        <v>118</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="10"/>
       <c r="E7" s="11" t="s">
-        <v>154</v>
+        <v>119</v>
       </c>
       <c r="F7" s="13">
         <v>10.02</v>
       </c>
     </row>
     <row r="8" ht="18" customHeight="1">
       <c r="A8" s="9" t="s">
-        <v>155</v>
+        <v>120</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="10"/>
       <c r="E8" s="11" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F8" s="13">
         <v>10.02</v>
       </c>
     </row>
     <row r="9" ht="18" customHeight="1">
       <c r="A9" s="9" t="s">
-        <v>156</v>
+        <v>121</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="10"/>
       <c r="E9" s="11" t="s">
-        <v>157</v>
+        <v>122</v>
       </c>
       <c r="F9" s="13">
         <v>12.380000000000001</v>
       </c>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="9" t="s">
-        <v>158</v>
+        <v>123</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="10"/>
       <c r="E10" s="11" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="F10" s="13">
         <v>15.74</v>
       </c>
     </row>
     <row r="11" ht="18" customHeight="1">
       <c r="A11" s="9" t="s">
-        <v>159</v>
+        <v>124</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="10"/>
       <c r="E11" s="11" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="F11" s="13">
         <v>16.59</v>
       </c>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="9" t="s">
-        <v>160</v>
+        <v>125</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="10"/>
       <c r="E12" s="11" t="s">
-        <v>138</v>
+        <v>103</v>
       </c>
       <c r="F12" s="13">
         <v>15.52</v>
       </c>
     </row>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="9" t="s">
-        <v>161</v>
+        <v>126</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="10"/>
       <c r="E13" s="11" t="s">
-        <v>162</v>
+        <v>127</v>
       </c>
       <c r="F13" s="13">
         <v>25.699999999999999</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="1">
       <c r="A14" s="9" t="s">
-        <v>163</v>
+        <v>128</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="10"/>
       <c r="E14" s="11" t="s">
-        <v>164</v>
+        <v>129</v>
       </c>
       <c r="F14" s="13">
         <v>35.280000000000001</v>
       </c>
     </row>
     <row r="15" ht="18" customHeight="1">
       <c r="A15" s="9" t="s">
-        <v>165</v>
+        <v>130</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="10"/>
       <c r="E15" s="11" t="s">
-        <v>166</v>
+        <v>131</v>
       </c>
       <c r="F15" s="13">
         <v>51.009999999999998</v>
       </c>
     </row>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="9" t="s">
-        <v>167</v>
+        <v>132</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="10"/>
       <c r="E16" s="11" t="s">
-        <v>168</v>
+        <v>133</v>
       </c>
       <c r="F16" s="13">
         <v>81.859999999999999</v>
       </c>
     </row>
     <row r="17" ht="18" customHeight="1">
       <c r="A17" s="9" t="s">
-        <v>169</v>
+        <v>134</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="10"/>
       <c r="E17" s="11" t="s">
-        <v>170</v>
+        <v>135</v>
       </c>
       <c r="F17" s="13">
         <v>97.719999999999999</v>
       </c>
     </row>
     <row r="18" ht="18" customHeight="1">
       <c r="A18" s="9" t="s">
-        <v>171</v>
+        <v>136</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="10"/>
       <c r="E18" s="11" t="s">
-        <v>172</v>
+        <v>137</v>
       </c>
       <c r="F18" s="13">
         <v>152.46000000000001</v>
       </c>
     </row>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="9" t="s">
-        <v>173</v>
+        <v>138</v>
       </c>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="10"/>
       <c r="E19" s="11" t="s">
-        <v>174</v>
+        <v>139</v>
       </c>
       <c r="F19" s="13">
         <v>267.70999999999998</v>
       </c>
     </row>
     <row r="20" ht="18" customHeight="1">
       <c r="A20" s="9" t="s">
-        <v>175</v>
+        <v>140</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="10"/>
       <c r="E20" s="11" t="s">
-        <v>176</v>
+        <v>141</v>
       </c>
       <c r="F20" s="13">
         <v>401.73000000000002</v>
       </c>
     </row>
     <row r="21" ht="384" customHeight="1"/>
     <row r="22" ht="7.5" customHeight="1"/>
     <row r="23" ht="12.75" customHeight="1">
       <c r="A23" s="14" t="s">
-        <v>97</v>
+        <v>71</v>
       </c>
       <c r="B23" s="15" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
       <c r="C23" s="15"/>
       <c r="D23" s="15"/>
       <c r="E23" s="15"/>
       <c r="F23" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A13:C13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A19:C19"/>