--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -363,252 +363,225 @@
   <si>
     <t>1,90</t>
   </si>
   <si>
     <t>Halve kapbeugels 2801, verzinkt 219.1 mm</t>
   </si>
   <si>
     <t>2,09</t>
   </si>
   <si>
     <t>Halve kapbeugels 2801, verzinkt 273 mm</t>
   </si>
   <si>
     <t>2,61</t>
   </si>
   <si>
     <t>Halve kapbeugels 2801, verzinkt 323.9 mm</t>
   </si>
   <si>
     <t>3,70</t>
   </si>
   <si>
     <t>Pagina 3/5</t>
   </si>
   <si>
+    <t>Geldig vanaf 8-10-2026</t>
+  </si>
+  <si>
     <t>Halve kapbeugels 2801, RVS304 17.2 mm</t>
   </si>
   <si>
     <t>Halve kapbeugels 2801, RVS304 21.3 mm</t>
   </si>
   <si>
     <t>Halve kapbeugels 2801, RVS304 26.9 mm</t>
   </si>
   <si>
     <t>Halve kapbeugels 2801, RVS304 33.7 mm</t>
   </si>
   <si>
     <t>0,13</t>
   </si>
   <si>
     <t>Halve kapbeugels 2801, RVS304 38 mm</t>
   </si>
   <si>
     <t>0,22</t>
   </si>
   <si>
     <t>Halve kapbeugels 2801, RVS304 42.4 mm</t>
   </si>
   <si>
-    <t>Halve kapbeugels 2801, RVS304 42.4 mm lichte uitvoering</t>
+    <t>Halve kapbeugels 2801, RVS304 48.3 mm</t>
+  </si>
+  <si>
+    <t>Halve kapbeugels 2801, RVS304 60.3 mm</t>
+  </si>
+  <si>
+    <t>0,38</t>
+  </si>
+  <si>
+    <t>Halve kapbeugels 2801, RVS304 70 mm</t>
+  </si>
+  <si>
+    <t>0,42</t>
+  </si>
+  <si>
+    <t>Halve kapbeugels 2801, RVS304 76.1 mm</t>
+  </si>
+  <si>
+    <t>0,45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Halve kapbeugels 2801, RVS304 88.9  mm</t>
+  </si>
+  <si>
+    <t>0,46</t>
+  </si>
+  <si>
+    <t>Halve kapbeugels 2801, RVS304 101,6 mm</t>
+  </si>
+  <si>
+    <t>0,86</t>
+  </si>
+  <si>
+    <t>Halve kapbeugels 2801, RVS304 114.3 mm</t>
+  </si>
+  <si>
+    <t>0,60</t>
+  </si>
+  <si>
+    <t>Halve kapbeugels 2801, RVS304 139.7 mm</t>
+  </si>
+  <si>
+    <t>1,17</t>
+  </si>
+  <si>
+    <t>Halve kapbeugels 2801, RVS304 154 mm</t>
+  </si>
+  <si>
+    <t>1,22</t>
+  </si>
+  <si>
+    <t>Halve kapbeugels 2801, RVS304 168.3 mm</t>
+  </si>
+  <si>
+    <t>1,34</t>
+  </si>
+  <si>
+    <t>Halve kapbeugels 2801, RVS304 204 mm</t>
+  </si>
+  <si>
+    <t>2,20</t>
+  </si>
+  <si>
+    <t>Halve kapbeugels 2801, RVS304 219.1 mm</t>
+  </si>
+  <si>
+    <t>1,66</t>
+  </si>
+  <si>
+    <t>Halve kapbeugels 2801, RVS304 256 mm</t>
+  </si>
+  <si>
+    <t>2,36</t>
+  </si>
+  <si>
+    <t>Halve kapbeugels 2801, RVS304 273 mm</t>
+  </si>
+  <si>
+    <t>2,54</t>
+  </si>
+  <si>
+    <t>Halve kapbeugels 2801, RVS304 323.9 mm</t>
+  </si>
+  <si>
+    <t>2,80</t>
+  </si>
+  <si>
+    <t>Pagina 4/5</t>
+  </si>
+  <si>
+    <t>Halve kapbeugels 2801, RVS316 33.7 mm</t>
+  </si>
+  <si>
+    <t>Halve kapbeugels 2801, RVS316 42.4 mm</t>
+  </si>
+  <si>
+    <t>Halve kapbeugels 2801, RVS316 48,3 mm</t>
+  </si>
+  <si>
+    <t>Halve kapbeugels 2801, RVS316 60.3 mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Halve kapbeugels 2801, RVS316 70 mm  set a 2 st/compleet met bout en moer</t>
   </si>
   <si>
     <t>0,20</t>
   </si>
   <si>
+    <t>Halve kapbeugels 2801, RVS316 76.1 mm</t>
+  </si>
+  <si>
+    <t>Halve kapbeugels 2801, RVS316 88,9 mm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Halve kapbeugels 2801, RVS316 104 mm  set a 2 st/compleet met bout en moer</t>
+  </si>
+  <si>
+    <t>Halve kapbeugels 2801, RVS316 154 mm</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Halve kapbeugels 2801, RVS316 204 mm  set a 2 st/compleet met bout en moer</t>
+  </si>
+  <si>
+    <t>0,82</t>
+  </si>
+  <si>
+    <t>Halve kapbeugels 2801, RVS316 323.9 mm</t>
+  </si>
+  <si>
+    <t>Halve kapbeugels 2801, RVS316 355.6 mm</t>
+  </si>
+  <si>
+    <t>1,80</t>
+  </si>
+  <si>
+    <t>Halve kapbeugels 2801, RVS316 406.6 mm</t>
+  </si>
+  <si>
+    <t>3,20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Halve kapbeugels 2801, RVS316 13,7 mm  set a 2 st/compleet met bout en moer</t>
+  </si>
+  <si>
     <t>*</t>
-  </si>
-[...169 lines deleted...]
-    <t xml:space="preserve">Halve kapbeugels 2801, RVS316 13,7 mm  set a 2 st/compleet met bout en moer</t>
   </si>
   <si>
     <t xml:space="preserve">Halve kapbeugels 2801, RVS316 17,2 mm  set a 2 st/compleet met bout en moer</t>
   </si>
   <si>
     <t xml:space="preserve">Halve kapbeugels 2801, RVS316 21,3 mm  set a 2 st/compleet met bout en moer</t>
   </si>
   <si>
     <t>Halve kapbeugels 2801, RVS316 26,9 mm set a 2 st/compleet met bout en moer</t>
   </si>
   <si>
     <t xml:space="preserve">Halve kapbeugels 2801, RVS316 33,7 mm  set a 2 st/compleet met bout en moer</t>
   </si>
   <si>
     <t xml:space="preserve">Halve kapbeugels 2801, RVS316 42,4 mm  set a 2 st/compleet met bout en moer</t>
   </si>
   <si>
     <t xml:space="preserve">Halve kapbeugels 2801, RVS316 48,3 mm  set a 2 st/compleet met bout en moer</t>
   </si>
   <si>
     <t xml:space="preserve">Halve kapbeugels 2801, RVS316 54.0 mm  set a 2 st/compleet met bout en moer</t>
   </si>
   <si>
     <t>0,15</t>
   </si>
@@ -968,57 +941,57 @@
       <xdr:col>5</xdr:col>
       <xdr:colOff>619125</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp>
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="2" name="Straight Connector 1"/>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:prstGeom prst="line"/>
         <a:ln w="19050" algn="in">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>619125</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp>
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="3" name="Straight Connector 2"/>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:prstGeom prst="line"/>
         <a:ln w="9525" algn="in">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
@@ -1031,57 +1004,57 @@
       <xdr:col>5</xdr:col>
       <xdr:colOff>619125</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp>
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="2" name="Straight Connector 1"/>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:prstGeom prst="line"/>
         <a:ln w="19050" algn="in">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>619125</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp>
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="3" name="Straight Connector 2"/>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:prstGeom prst="line"/>
         <a:ln w="9525" algn="in">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2454,1062 +2427,957 @@
     <col min="1" max="1" width="42.71094" customWidth="1"/>
     <col min="2" max="2" width="26.14063" customWidth="1"/>
     <col min="3" max="3" width="0.2851563" customWidth="1"/>
     <col min="4" max="4" width="2.855469" customWidth="1"/>
     <col min="5" max="5" width="7.855469" customWidth="1"/>
     <col min="6" max="6" width="9.285156" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="25.5" customHeight="1">
       <c r="A1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" ht="7.5" customHeight="1"/>
     <row r="3" ht="17.25" customHeight="1">
       <c r="A3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="6" t="s">
-        <v>6</v>
+        <v>113</v>
       </c>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
     </row>
     <row r="4" ht="0.75" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
     </row>
     <row r="5" ht="0.75" customHeight="1"/>
     <row r="6" ht="55.5" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="9" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="10"/>
       <c r="E7" s="11" t="s">
         <v>78</v>
       </c>
       <c r="F7" s="12">
         <v>1.94</v>
       </c>
     </row>
     <row r="8" ht="18" customHeight="1">
       <c r="A8" s="9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="10"/>
       <c r="E8" s="11" t="s">
         <v>78</v>
       </c>
       <c r="F8" s="12">
         <v>1.94</v>
       </c>
     </row>
     <row r="9" ht="18" customHeight="1">
       <c r="A9" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="10"/>
       <c r="E9" s="11" t="s">
         <v>78</v>
       </c>
       <c r="F9" s="12">
         <v>2.1299999999999999</v>
       </c>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="10"/>
       <c r="E10" s="11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F10" s="12">
         <v>2.7599999999999998</v>
       </c>
     </row>
     <row r="11" ht="18" customHeight="1">
       <c r="A11" s="9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="10"/>
       <c r="E11" s="11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F11" s="12">
         <v>3.3599999999999999</v>
       </c>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="10"/>
       <c r="E12" s="11" t="s">
         <v>86</v>
       </c>
       <c r="F12" s="12">
         <v>3.8300000000000001</v>
       </c>
     </row>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="10"/>
       <c r="E13" s="11" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>24</v>
+      </c>
+      <c r="F13" s="12">
+        <v>4.2800000000000002</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="1">
       <c r="A14" s="9" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="10"/>
       <c r="E14" s="11" t="s">
-        <v>24</v>
+        <v>124</v>
       </c>
       <c r="F14" s="12">
-        <v>4.2800000000000002</v>
+        <v>4.9900000000000002</v>
       </c>
     </row>
     <row r="15" ht="18" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>125</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="10"/>
       <c r="E15" s="11" t="s">
         <v>126</v>
       </c>
       <c r="F15" s="12">
-        <v>4.9900000000000002</v>
+        <v>5.2300000000000004</v>
       </c>
     </row>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>127</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="10"/>
       <c r="E16" s="11" t="s">
         <v>128</v>
       </c>
       <c r="F16" s="12">
-        <v>5.2300000000000004</v>
+        <v>5.8300000000000001</v>
       </c>
     </row>
     <row r="17" ht="18" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>129</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="10"/>
       <c r="E17" s="11" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>130</v>
+      </c>
+      <c r="F17" s="12">
+        <v>6.2300000000000004</v>
       </c>
     </row>
     <row r="18" ht="18" customHeight="1">
       <c r="A18" s="9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="10"/>
       <c r="E18" s="11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F18" s="12">
-        <v>5.8300000000000001</v>
+        <v>6.6500000000000004</v>
       </c>
     </row>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="10"/>
       <c r="E19" s="11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F19" s="12">
-        <v>6.2300000000000004</v>
+        <v>7.2999999999999998</v>
       </c>
     </row>
     <row r="20" ht="18" customHeight="1">
       <c r="A20" s="9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="10"/>
       <c r="E20" s="11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F20" s="12">
-        <v>6.6500000000000004</v>
+        <v>15.26</v>
       </c>
     </row>
     <row r="21" ht="18" customHeight="1">
       <c r="A21" s="9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="10"/>
       <c r="E21" s="11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F21" s="12">
-        <v>7.2999999999999998</v>
+        <v>16.199999999999999</v>
       </c>
     </row>
     <row r="22" ht="18" customHeight="1">
       <c r="A22" s="9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="10"/>
       <c r="E22" s="11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F22" s="12">
-        <v>15.26</v>
+        <v>16.800000000000001</v>
       </c>
     </row>
     <row r="23" ht="18" customHeight="1">
       <c r="A23" s="9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="9"/>
       <c r="D23" s="10"/>
       <c r="E23" s="11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F23" s="12">
-        <v>16.199999999999999</v>
+        <v>29.449999999999999</v>
       </c>
     </row>
     <row r="24" ht="18" customHeight="1">
       <c r="A24" s="9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="10"/>
       <c r="E24" s="11" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>144</v>
+      </c>
+      <c r="F24" s="12">
+        <v>21.210000000000001</v>
       </c>
     </row>
     <row r="25" ht="18" customHeight="1">
       <c r="A25" s="9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25" s="9"/>
       <c r="C25" s="9"/>
       <c r="D25" s="10"/>
       <c r="E25" s="11" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F25" s="12">
-        <v>16.800000000000001</v>
+        <v>25.73</v>
       </c>
     </row>
     <row r="26" ht="18" customHeight="1">
       <c r="A26" s="9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26" s="9"/>
       <c r="C26" s="9"/>
       <c r="D26" s="10"/>
       <c r="E26" s="11" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F26" s="12">
-        <v>29.449999999999999</v>
+        <v>26.600000000000001</v>
       </c>
     </row>
     <row r="27" ht="18" customHeight="1">
       <c r="A27" s="9" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27" s="9"/>
       <c r="C27" s="9"/>
       <c r="D27" s="10"/>
       <c r="E27" s="11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F27" s="12">
-        <v>21.210000000000001</v>
-[...9 lines deleted...]
-      <c r="E28" s="11" t="s">
+        <v>30.399999999999999</v>
+      </c>
+    </row>
+    <row r="28" ht="258" customHeight="1"/>
+    <row r="29" ht="7.5" customHeight="1"/>
+    <row r="30" ht="12.75" customHeight="1">
+      <c r="A30" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="B30" s="14" t="s">
         <v>151</v>
       </c>
-      <c r="F28" s="15" t="s">
-[...57 lines deleted...]
-      <c r="F34" s="14"/>
+      <c r="C30" s="14"/>
+      <c r="D30" s="14"/>
+      <c r="E30" s="14"/>
+      <c r="F30" s="14"/>
     </row>
   </sheetData>
-  <mergeCells count="30">
+  <mergeCells count="26">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A13:C13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="A20:C20"/>
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="A22:C22"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A26:C26"/>
     <mergeCell ref="A27:C27"/>
-    <mergeCell ref="A28:C28"/>
-[...3 lines deleted...]
-    <mergeCell ref="B34:F34"/>
+    <mergeCell ref="B30:F30"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A34" location="Inhoudsopgave!A1" display="« Terug naar inhoudsopgave"/>
+    <hyperlink ref="A30" location="Inhoudsopgave!A1" display="« Terug naar inhoudsopgave"/>
   </hyperlinks>
   <pageMargins left="1" right="0.7701389" top="0.7701389" bottom="0.04027778" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="42.71094" customWidth="1"/>
     <col min="2" max="2" width="26.14063" customWidth="1"/>
     <col min="3" max="3" width="0.2851563" customWidth="1"/>
     <col min="4" max="4" width="2.855469" customWidth="1"/>
     <col min="5" max="5" width="7.855469" customWidth="1"/>
     <col min="6" max="6" width="9.285156" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="25.5" customHeight="1">
       <c r="A1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
     </row>
     <row r="2" ht="7.5" customHeight="1"/>
     <row r="3" ht="17.25" customHeight="1">
       <c r="A3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="6" t="s">
-        <v>6</v>
+        <v>113</v>
       </c>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
     </row>
     <row r="4" ht="0.75" customHeight="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
     </row>
     <row r="5" ht="0.75" customHeight="1"/>
     <row r="6" ht="55.5" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="9" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="10"/>
       <c r="E7" s="11" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>118</v>
+      </c>
+      <c r="F7" s="12">
+        <v>3.8100000000000001</v>
       </c>
     </row>
     <row r="8" ht="18" customHeight="1">
       <c r="A8" s="9" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="10"/>
       <c r="E8" s="11" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>86</v>
+      </c>
+      <c r="F8" s="12">
+        <v>5.5099999999999998</v>
       </c>
     </row>
     <row r="9" ht="18" customHeight="1">
       <c r="A9" s="9" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="10"/>
       <c r="E9" s="11" t="s">
-        <v>117</v>
+        <v>24</v>
       </c>
       <c r="F9" s="12">
-        <v>3.8100000000000001</v>
+        <v>6.0700000000000003</v>
       </c>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="9" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="10"/>
       <c r="E10" s="11" t="s">
-        <v>86</v>
+        <v>124</v>
       </c>
       <c r="F10" s="12">
-        <v>5.5099999999999998</v>
+        <v>6.9100000000000001</v>
       </c>
     </row>
     <row r="11" ht="18" customHeight="1">
       <c r="A11" s="9" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="10"/>
       <c r="E11" s="11" t="s">
-        <v>24</v>
+        <v>157</v>
       </c>
       <c r="F11" s="12">
-        <v>6.0700000000000003</v>
+        <v>10.800000000000001</v>
       </c>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="9" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="10"/>
       <c r="E12" s="11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F12" s="12">
-        <v>6.9100000000000001</v>
+        <v>8.1899999999999995</v>
       </c>
     </row>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="9" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="10"/>
       <c r="E13" s="11" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>130</v>
+      </c>
+      <c r="F13" s="12">
+        <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="1">
       <c r="A14" s="9" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="10"/>
       <c r="E14" s="11" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>86</v>
+      </c>
+      <c r="F14" s="12">
+        <v>14.800000000000001</v>
       </c>
     </row>
     <row r="15" ht="18" customHeight="1">
       <c r="A15" s="9" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="10"/>
       <c r="E15" s="11" t="s">
-        <v>131</v>
+        <v>162</v>
       </c>
       <c r="F15" s="12">
-        <v>8.1899999999999995</v>
+        <v>22.100000000000001</v>
       </c>
     </row>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="9" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="10"/>
       <c r="E16" s="11" t="s">
-        <v>133</v>
+        <v>164</v>
       </c>
       <c r="F16" s="12">
-        <v>8.8000000000000007</v>
+        <v>27.800000000000001</v>
       </c>
     </row>
     <row r="17" ht="18" customHeight="1">
       <c r="A17" s="9" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="10"/>
       <c r="E17" s="11" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>150</v>
+      </c>
+      <c r="F17" s="12">
+        <v>33.200000000000003</v>
       </c>
     </row>
     <row r="18" ht="18" customHeight="1">
       <c r="A18" s="9" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="10"/>
       <c r="E18" s="11" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>167</v>
+      </c>
+      <c r="F18" s="12">
+        <v>34.880000000000003</v>
       </c>
     </row>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="9" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="10"/>
       <c r="E19" s="11" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="F19" s="12">
-        <v>27.800000000000001</v>
+        <v>37.82</v>
       </c>
     </row>
     <row r="20" ht="18" customHeight="1">
       <c r="A20" s="9" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="10"/>
       <c r="E20" s="11" t="s">
-        <v>157</v>
+        <v>78</v>
       </c>
       <c r="F20" s="15" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
     </row>
     <row r="21" ht="18" customHeight="1">
       <c r="A21" s="9" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="10"/>
       <c r="E21" s="11" t="s">
-        <v>177</v>
+        <v>78</v>
       </c>
       <c r="F21" s="15" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
     </row>
     <row r="22" ht="18" customHeight="1">
       <c r="A22" s="9" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="10"/>
       <c r="E22" s="11" t="s">
-        <v>179</v>
+        <v>78</v>
       </c>
       <c r="F22" s="15" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
     </row>
     <row r="23" ht="18" customHeight="1">
       <c r="A23" s="9" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="9"/>
       <c r="D23" s="10"/>
       <c r="E23" s="11" t="s">
         <v>78</v>
       </c>
       <c r="F23" s="15" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
     </row>
     <row r="24" ht="18" customHeight="1">
       <c r="A24" s="9" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="10"/>
       <c r="E24" s="11" t="s">
         <v>78</v>
       </c>
       <c r="F24" s="15" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
     </row>
     <row r="25" ht="18" customHeight="1">
       <c r="A25" s="9" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="B25" s="9"/>
       <c r="C25" s="9"/>
       <c r="D25" s="10"/>
       <c r="E25" s="11" t="s">
         <v>78</v>
       </c>
       <c r="F25" s="15" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
     </row>
     <row r="26" ht="18" customHeight="1">
       <c r="A26" s="9" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="B26" s="9"/>
       <c r="C26" s="9"/>
       <c r="D26" s="10"/>
       <c r="E26" s="11" t="s">
         <v>78</v>
       </c>
       <c r="F26" s="15" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
     </row>
     <row r="27" ht="18" customHeight="1">
       <c r="A27" s="9" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="B27" s="9"/>
       <c r="C27" s="9"/>
       <c r="D27" s="10"/>
       <c r="E27" s="11" t="s">
-        <v>78</v>
+        <v>179</v>
       </c>
       <c r="F27" s="15" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
     </row>
     <row r="28" ht="18" customHeight="1">
       <c r="A28" s="9" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="10"/>
       <c r="E28" s="11" t="s">
-        <v>78</v>
+        <v>179</v>
       </c>
       <c r="F28" s="15" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
     </row>
     <row r="29" ht="18" customHeight="1">
       <c r="A29" s="9" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="B29" s="9"/>
       <c r="C29" s="9"/>
       <c r="D29" s="10"/>
       <c r="E29" s="11" t="s">
-        <v>78</v>
+        <v>157</v>
       </c>
       <c r="F29" s="15" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
     </row>
     <row r="30" ht="18" customHeight="1">
       <c r="A30" s="9" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="10"/>
       <c r="E30" s="11" t="s">
-        <v>188</v>
+        <v>84</v>
       </c>
       <c r="F30" s="15" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
     </row>
     <row r="31" ht="18" customHeight="1">
       <c r="A31" s="9" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="B31" s="9"/>
       <c r="C31" s="9"/>
       <c r="D31" s="10"/>
       <c r="E31" s="11" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>134</v>
+      </c>
+      <c r="F31" s="12">
+        <v>10.34</v>
       </c>
     </row>
     <row r="32" ht="18" customHeight="1">
       <c r="A32" s="9" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="B32" s="9"/>
       <c r="C32" s="9"/>
       <c r="D32" s="10"/>
       <c r="E32" s="11" t="s">
-        <v>122</v>
+        <v>86</v>
       </c>
       <c r="F32" s="15" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
     </row>
     <row r="33" ht="18" customHeight="1">
       <c r="A33" s="9" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="B33" s="9"/>
       <c r="C33" s="9"/>
       <c r="D33" s="10"/>
       <c r="E33" s="11" t="s">
-        <v>84</v>
+        <v>30</v>
       </c>
       <c r="F33" s="15" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
     </row>
     <row r="34" ht="18" customHeight="1">
       <c r="A34" s="9" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="B34" s="9"/>
       <c r="C34" s="9"/>
       <c r="D34" s="10"/>
       <c r="E34" s="11" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>10.34</v>
+        <v>187</v>
+      </c>
+      <c r="F34" s="15" t="s">
+        <v>171</v>
       </c>
     </row>
     <row r="35" ht="18" customHeight="1">
       <c r="A35" s="9" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="B35" s="9"/>
       <c r="C35" s="9"/>
       <c r="D35" s="10"/>
       <c r="E35" s="11" t="s">
-        <v>86</v>
+        <v>189</v>
       </c>
       <c r="F35" s="15" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
     </row>
     <row r="36" ht="18" customHeight="1">
       <c r="A36" s="9" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="B36" s="9"/>
       <c r="C36" s="9"/>
       <c r="D36" s="10"/>
       <c r="E36" s="11" t="s">
-        <v>30</v>
+        <v>191</v>
       </c>
       <c r="F36" s="15" t="s">
-        <v>123</v>
-[...47 lines deleted...]
-      <c r="A42" s="13" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="37" ht="96" customHeight="1"/>
+    <row r="38" ht="7.5" customHeight="1"/>
+    <row r="39" ht="12.75" customHeight="1">
+      <c r="A39" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B42" s="14" t="s">
-[...5 lines deleted...]
-      <c r="F42" s="14"/>
+      <c r="B39" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="C39" s="14"/>
+      <c r="D39" s="14"/>
+      <c r="E39" s="14"/>
+      <c r="F39" s="14"/>
     </row>
   </sheetData>
-  <mergeCells count="38">
+  <mergeCells count="35">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A13:C13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="A20:C20"/>
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="A22:C22"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A26:C26"/>
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A29:C29"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A32:C32"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="A34:C34"/>
     <mergeCell ref="A35:C35"/>
     <mergeCell ref="A36:C36"/>
-    <mergeCell ref="A37:C37"/>
-[...2 lines deleted...]
-    <mergeCell ref="B42:F42"/>
+    <mergeCell ref="B39:F39"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A42" location="Inhoudsopgave!A1" display="« Terug naar inhoudsopgave"/>
+    <hyperlink ref="A39" location="Inhoudsopgave!A1" display="« Terug naar inhoudsopgave"/>
   </hyperlinks>
   <pageMargins left="1" right="0.7701389" top="0.7701389" bottom="0.04027778" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DXVersion">
     <vt:lpwstr>21.2.6.0</vt:lpwstr>
   </property>
 </Properties>