--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -51,114 +51,150 @@
   </si>
   <si>
     <t>KG
 per
 Stuks</t>
   </si>
   <si>
     <t>Bruto prijs per ST</t>
   </si>
   <si>
     <t>Astm elbows SR 90gr S40, A234 Grade WPB Astm elbow SR 90gr S40- 3/4"</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>Astm elbows SR 90gr S40, A234 Grade WPB Astm elbow SR 90gr S40- 1"</t>
   </si>
   <si>
     <t>0,10</t>
   </si>
   <si>
+    <t>26,51</t>
+  </si>
+  <si>
     <t>Astm elbows SR 90gr S40, A234 Grade WPB Astm elbow SR 90gr S40- 1.1/4"</t>
   </si>
   <si>
     <t>0,17</t>
   </si>
   <si>
+    <t>51,23</t>
+  </si>
+  <si>
     <t>Astm elbows SR 90gr S40, A234 Grade WPB Astm elbow SR 90gr S40- 1.1/2"</t>
   </si>
   <si>
     <t>0,25</t>
   </si>
   <si>
+    <t>51,84</t>
+  </si>
+  <si>
     <t>Astm elbows SR 90gr S40, A234 Grade WPB Astm elbow SR 90gr S40- 2"</t>
   </si>
   <si>
     <t>0,45</t>
   </si>
   <si>
+    <t>61,49</t>
+  </si>
+  <si>
     <t>Astm elbows SR 90gr S40, A234 Grade WPB Astm elbow SR 90gr S40- 2.1/2"</t>
   </si>
   <si>
     <t>0,88</t>
   </si>
   <si>
+    <t>92,90</t>
+  </si>
+  <si>
     <t>Astm elbows SR 90gr S40, A234 Grade WPB Astm elbow SR 90gr S40- 3"</t>
   </si>
   <si>
     <t>1,38</t>
   </si>
   <si>
+    <t>102,58</t>
+  </si>
+  <si>
     <t>Astm elbows SR 90gr S40, A234 Grade WPB Astm elbow SR 90gr S40- 4"</t>
   </si>
   <si>
     <t>2,62</t>
   </si>
   <si>
+    <t>166,62</t>
+  </si>
+  <si>
     <t>Astm elbows SR 90gr S40, A234 Grade WPB Astm elbow SR 90gr S40- 5"</t>
   </si>
   <si>
     <t>4,42</t>
   </si>
   <si>
+    <t>297,82</t>
+  </si>
+  <si>
     <t>Astm elbows SR 90gr S40, A234 Grade WPB Astm elbow SR 90gr S40- 6"</t>
   </si>
   <si>
     <t>6,89</t>
   </si>
   <si>
+    <t>283,94</t>
+  </si>
+  <si>
     <t>Astm elbows SR 90gr S40, A234 Grade WPB Astm elbow SR 90gr S40- 8" / 219.08x8.18mm</t>
   </si>
   <si>
     <t>13,80</t>
   </si>
   <si>
+    <t>545,61</t>
+  </si>
+  <si>
     <t>Astm elbows SR 90gr S40, A234 Grade WPB Astm elbow SR 90gr S40- 10" / 273.05x9.27mm</t>
   </si>
   <si>
     <t>24,50</t>
   </si>
   <si>
+    <t>1.050,67</t>
+  </si>
+  <si>
     <t>Astm elbows SR 90gr S40, A234 Grade WPB Astm elbow SR 90gr S40- 12" / 323.85x10.31mm</t>
   </si>
   <si>
     <t>36,10</t>
+  </si>
+  <si>
+    <t>1.859,31</t>
   </si>
   <si>
     <t>« Terug naar inhoudsopgave</t>
   </si>
   <si>
     <t>Pagina 2/2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#.00"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -760,216 +796,216 @@
     </row>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="10"/>
       <c r="E7" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" ht="18" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="10"/>
       <c r="E8" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="F8" s="13">
-        <v>26.510000000000002</v>
+      <c r="F8" s="13" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="9" ht="18" customHeight="1">
       <c r="A9" s="9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="10"/>
       <c r="E9" s="11" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>51.229999999999997</v>
+        <v>14</v>
+      </c>
+      <c r="F9" s="13" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="10"/>
       <c r="E10" s="11" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>51.840000000000003</v>
+        <v>17</v>
+      </c>
+      <c r="F10" s="13" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="11" ht="18" customHeight="1">
       <c r="A11" s="9" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="10"/>
       <c r="E11" s="11" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>61.490000000000002</v>
+        <v>20</v>
+      </c>
+      <c r="F11" s="13" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="10"/>
       <c r="E12" s="11" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>92.900000000000006</v>
+        <v>23</v>
+      </c>
+      <c r="F12" s="13" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="9" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="10"/>
       <c r="E13" s="11" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>102.58</v>
+        <v>26</v>
+      </c>
+      <c r="F13" s="13" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="14" ht="18" customHeight="1">
       <c r="A14" s="9" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="10"/>
       <c r="E14" s="11" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>166.62000000000001</v>
+        <v>29</v>
+      </c>
+      <c r="F14" s="13" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="15" ht="18" customHeight="1">
       <c r="A15" s="9" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="10"/>
       <c r="E15" s="11" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>297.81999999999999</v>
+        <v>32</v>
+      </c>
+      <c r="F15" s="13" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="9" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="10"/>
       <c r="E16" s="11" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>283.94</v>
+        <v>35</v>
+      </c>
+      <c r="F16" s="13" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="17" ht="18" customHeight="1">
       <c r="A17" s="9" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="10"/>
       <c r="E17" s="11" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>545.61000000000001</v>
+        <v>38</v>
+      </c>
+      <c r="F17" s="13" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="18" ht="18" customHeight="1">
       <c r="A18" s="9" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="10"/>
       <c r="E18" s="11" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>1050.6700000000001</v>
+        <v>41</v>
+      </c>
+      <c r="F18" s="13" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="9" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
       <c r="D19" s="10"/>
       <c r="E19" s="11" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>1859.31</v>
+        <v>44</v>
+      </c>
+      <c r="F19" s="13" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="20" ht="402" customHeight="1"/>
     <row r="21" ht="7.5" customHeight="1"/>
     <row r="22" ht="12.75" customHeight="1">
       <c r="A22" s="14" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="B22" s="15" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="C22" s="15"/>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="A13:C13"/>
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A15:C15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A17:C17"/>
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A19:C19"/>